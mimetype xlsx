--- v2 (2026-02-14)
+++ v3 (2026-04-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe6e42a6ad034c3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5965c9f23b54da6aee63675d7e8bbea.psmdcp" Id="Rd059f0c6663647b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58bcddbe041546ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b4893bee88241958c0522d405cd3e76.psmdcp" Id="R90b75e15b9154353" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Spelare" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Förnamn</x:t>
   </x:si>
   <x:si>
     <x:t>Efternamn</x:t>
   </x:si>
   <x:si>