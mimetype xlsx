--- v3 (2026-04-12)
+++ v4 (2026-04-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58bcddbe041546ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b4893bee88241958c0522d405cd3e76.psmdcp" Id="R90b75e15b9154353" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a8387d0112f4ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9ca93c342f94499d8dde59da8fd3ddee.psmdcp" Id="R5450f89429ba43ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Spelare" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Förnamn</x:t>
   </x:si>
   <x:si>
     <x:t>Efternamn</x:t>
   </x:si>
   <x:si>