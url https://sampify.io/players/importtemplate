--- v4 (2026-04-12)
+++ v5 (2026-05-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a8387d0112f4ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9ca93c342f94499d8dde59da8fd3ddee.psmdcp" Id="R5450f89429ba43ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e762bcd02494470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a31dded2717a40328e9852365beab384.psmdcp" Id="R6c57526700a7406f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Spelare" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Förnamn</x:t>
   </x:si>
   <x:si>
     <x:t>Efternamn</x:t>
   </x:si>
   <x:si>