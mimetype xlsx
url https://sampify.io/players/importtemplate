--- v5 (2026-05-27)
+++ v6 (2026-07-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e762bcd02494470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a31dded2717a40328e9852365beab384.psmdcp" Id="R6c57526700a7406f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ca721121c28414c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c613213362e4ff38157ad345e09199d.psmdcp" Id="R5cb66446e6c14e78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Spelare" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Förnamn</x:t>
   </x:si>
   <x:si>
     <x:t>Efternamn</x:t>
   </x:si>
   <x:si>