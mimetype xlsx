--- v6 (2026-07-12)
+++ v7 (2026-08-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ca721121c28414c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c613213362e4ff38157ad345e09199d.psmdcp" Id="R5cb66446e6c14e78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ab9c52ae3824cd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a81ba4cad974a3fb1244b03d28b3934.psmdcp" Id="R0b16e2d48be64a8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Spelare" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Förnamn</x:t>
   </x:si>
   <x:si>
     <x:t>Efternamn</x:t>
   </x:si>
   <x:si>